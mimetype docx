--- v0 (2026-05-18)
+++ v1 (2026-08-25)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4B573113" w14:textId="65AF3D76" w:rsidR="000012D1" w:rsidRDefault="000012D1" w:rsidP="1C3FDDC0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Mary Washington </w:t>
@@ -1231,57 +1231,57 @@
             <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check1"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Faculty</w:t>
             </w:r>
             <w:r w:rsidR="00416F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1291,57 +1291,57 @@
             </w:r>
             <w:r w:rsidR="00416F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00416F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00416F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00416F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00416F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00416F6A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Staff  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1350,57 +1350,57 @@
             <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check2"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Student</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1417,57 +1417,57 @@
             <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Check3"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="007A20F3">
+            <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00814D96">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1606,57 +1606,57 @@
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="Check4"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00814D96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Create a new account </w:t>
       </w:r>
       <w:r w:rsidR="00EE36A6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1665,57 +1665,57 @@
       </w:r>
       <w:r w:rsidR="00FA4C07">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FA4C07">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00FA4C07">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FA4C07">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FA4C07">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00EE36A6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Create JIRA account</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE78940" w14:textId="77777777" w:rsidR="000012D1" w:rsidRDefault="000012D1" w:rsidP="000012D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
@@ -1736,57 +1736,57 @@
       <w:r w:rsidR="00D25723">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="Check5"/>
       <w:r w:rsidR="00D25723">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00D25723">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D25723">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D25723">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Modify an account (user id </w:t>
       </w:r>
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1907,57 +1907,57 @@
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Check6"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00814D96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Remove an account (user id </w:t>
       </w:r>
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2211,55 +2211,55 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="001038B0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B845EB2" w14:textId="77777777" w:rsidR="000012D1" w:rsidRDefault="000012D1" w:rsidP="00F93551">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>User Signature</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E15087" w14:textId="44D3B627" w:rsidR="1C3FDDC0" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
@@ -2473,117 +2473,117 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E1C25F" w14:textId="42097AFE" w:rsidR="000012D1" w:rsidRDefault="00CB6ECF" w:rsidP="1C3FDDC0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Printed </w:t>
       </w:r>
-      <w:r w:rsidR="00531ED7" w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidR="00531ED7" w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
-      <w:r w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ame </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidR="1D73C3FB" w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidR="1D73C3FB" w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Supervisor</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C36FCA" w:rsidRPr="1C3FDDC0">
+      <w:r w:rsidR="00C36FCA" w:rsidRPr="00766DA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                         Signature of Supervisor</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000012D1" w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EFFAF63" w14:textId="77777777" w:rsidR="001B2C59" w:rsidRDefault="001B2C59"/>
@@ -3008,51 +3008,51 @@
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>Hurley Convergence Center, Room 107</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="72CB5B28" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:524pt;height:128pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE25qeOQIAAGkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthOkzQ14hRdugwD&#10;ugvQ7gNkWbaFyaImKbG7ry8lu2l2exnmB0EUyUPykPTmeugUOQrrJOiCZrOUEqE5VFI3Bf36sH+z&#10;psR5piumQIuCPgpHr7evX216k4s5tKAqYQmCaJf3pqCt9yZPEsdb0TE3AyM0KmuwHfMo2iapLOsR&#10;vVPJPE1XSQ+2Mha4cA5fb0cl3Ub8uhbcf65rJzxRBcXcfDxtPMtwJtsNyxvLTCv5lAb7hyw6JjUG&#10;PUHdMs/IwcrfoDrJLTio/YxDl0BdSy5iDVhNlv5SzX3LjIi1IDnOnGhy/w+Wfzp+sURW2Lv06mK9&#10;XK+WC0o067BXD2Lw5C0MZB5o6o3L0freoL0f8BldYsnO3AH/5oiGXct0I26shb4VrMI0s+CZnLmO&#10;OC6AlP1HqDAMO3iIQENtu8AhskIQHdv1eGpRSIXj4wrzW6eo4qjLVvPlCoUQg+XP7sY6/15AR8Kl&#10;oBZnIMKz453zo+mzSYjmQMlqL5WKgm3KnbLkyHBe9vGb0H8yU5r0Bb3ILpfpSMFfMXZp+P6E0UmP&#10;k69kV1AsaDJieSDuna4wT5Z7JtV4x/KUDk8izvRUSOA1UDmS6odyQLfwWEL1iAxbGOcd9xMvLdgf&#10;lPQ46wV13w/MCkrUB41dusoWi7AcUVgsL+co2HNNea5hmiNUQT0l43Xnx4U6GCubFiONc6HhBjtb&#10;y8j5S1bTPOA8x65NuxcW5lyOVi9/iO0TAAAA//8DAFBLAwQUAAYACAAAACEA9nmAgdkAAAAGAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hCL6WRGtwQXMshGEpvhbr5gI21tU2klbEU&#10;R/37Kr20l4Fhlpm31S45Kxaaw+hZw9NKgSDuvBm513D4fH3cgggR2aD1TBq+KcCuvr2psDT+wh+0&#10;tLEXuYRDiRqGGKdSytAN5DCs/EScsy8/O4zZzr00M15yubNyrdRGOhw5Lww4UTNQd2rPTsNbE5w9&#10;LbHB0Kq0PLwXfp8Kre/v0v4FRKQU/47hip/Roc5MR39mE4TVkB+Jv3rNVLHN/qhh/bxRIOtK/sev&#10;fwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAE25qeOQIAAGkEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD2eYCB2QAAAAYBAAAPAAAAAAAAAAAA&#10;AAAAAJMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" strokecolor="#c00000" strokeweight="2.5pt">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:524pt;height:128pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFEQ6SHAIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQz4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7rx8lO2l2exmmB0EUpUPy8HB107eGHRV6Dbbk00nOmbISKm33Jf/yefvi&#10;mjMfhK2EAatK/qg8v1k/f7bqXKFm0ICpFDICsb7oXMmbEFyRZV42qhV+Ak5ZctaArQhk4j6rUHSE&#10;3ppslufLrAOsHIJU3tPt3eDk64Rf10qGj3XtVWCm5JRbSDumfRf3bL0SxR6Fa7Qc0xD/kEUrtKWg&#10;Z6g7EQQ7oP4NqtUSwUMdJhLaDOpaS5VqoGqm+S/VPDTCqVQLkePdmSb//2Dlh+OD+4Qs9K+hpwam&#10;Iry7B/nVMwubRti9ukWErlGiosDTSFnWOV+MXyPVvvARZNe9h4qaLA4BElBfYxtZoToZoVMDHs+k&#10;qz4wSZfL5WJ+nZNLkm+6nC2WZMQYojh9d+jDWwUti4eSI3U1wYvjvQ/D09OTGM2D0dVWG5MM3O82&#10;BtlRkAK2aY3oPz0zlnUlfzm9WuQDBX/F2ORx/Qmj1YG0bHRbcipofCSKSNwbWyWlBaHNcKbyjI0J&#10;qqTSsZATlQOpod/19C1e7qB6JIYRBgXTxNGhAfzOWUfqLbn/dhCoODPvLHXp1XQ+j3JPxnxxNSMD&#10;Lz27S4+wkqBKHjgbjpswjMjBod43FGnQhYVb6mytE+dPWY16IIWmro3TFEfg0k6vnmZ+/QMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPZ5gIHZAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FqwzAQRO+F&#10;/oPYQi+lkRrcEFzLIRhKb4W6+YCNtbVNpJWxFEf9+yq9tJeBYZaZt9UuOSsWmsPoWcPTSoEg7rwZ&#10;uddw+Hx93IIIEdmg9UwavinArr69qbA0/sIftLSxF7mEQ4kahhinUsrQDeQwrPxEnLMvPzuM2c69&#10;NDNecrmzcq3URjocOS8MOFEzUHdqz07DWxOcPS2xwdCqtDy8F36fCq3v79L+BUSkFP+O4Yqf0aHO&#10;TEd/ZhOE1ZAfib96zVSxzf6oYf28USDrSv7Hr38AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEARREOkhwCAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA9nmAgdkAAAAGAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" strokecolor="#c00000" strokeweight="2.5pt">
                 <v:shadow color="#868686"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="55D4B021" w14:textId="77777777" w:rsidR="00625E57" w:rsidRDefault="00625E57" w:rsidP="00625E57">
                       <w:pPr>
                         <w:pBdr>
                           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
                           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
                         </w:pBdr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:smallCaps/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:smallCaps/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">IT Security Office Use Only  </w:t>
@@ -3382,57 +3382,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00234C8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3454,57 +3454,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00234C8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3519,57 +3519,57 @@
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00642110">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Coaches</w:t>
       </w:r>
       <w:r w:rsidR="00402634">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3596,57 +3596,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00234C8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3663,57 +3663,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Application Process Clerk </w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3721,57 +3721,57 @@
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00642110">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN Visibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D140316" w14:textId="77777777" w:rsidR="00422CA8" w:rsidRDefault="00814D96" w:rsidP="001D5D43">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -3790,57 +3790,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00234C8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3855,57 +3855,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00234C8A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -3920,57 +3920,57 @@
       </w:r>
       <w:r w:rsidR="00422CA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00422CA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00422CA8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00422CA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00422CA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00422CA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r w:rsidR="00422CA8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4128,57 +4128,57 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00015593">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Admissions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5591D708" w14:textId="77777777" w:rsidR="00EE3457" w:rsidRPr="001060ED" w:rsidRDefault="00EE3457" w:rsidP="001D5D43">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -4374,91 +4374,51 @@
       <w:r w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature of Adm</w:t>
       </w:r>
       <w:r w:rsidR="00C60524" w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">issions Data Security Contact </w:t>
       </w:r>
       <w:r w:rsidR="00831035" w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...39 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(Deyanira Marfil)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C5C1F0" w14:textId="78A97155" w:rsidR="00715479" w:rsidRDefault="00715479" w:rsidP="1C3FDDC0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4543,57 +4503,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alumni General Use </w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4601,57 +4561,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00642110">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alumni Views Role</w:t>
       </w:r>
       <w:r w:rsidR="007E5E91">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4659,57 +4619,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Designation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F59CF36" w14:textId="77777777" w:rsidR="007E5E91" w:rsidRDefault="00814D96" w:rsidP="00E15C47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -4728,57 +4688,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General D/E</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4786,57 +4746,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gift Officer</w:t>
       </w:r>
       <w:r w:rsidR="007E5E91">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4844,57 +4804,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gift/Pledge D/E</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4920,57 +4880,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Moves Management</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4978,57 +4938,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Research D/E</w:t>
       </w:r>
       <w:r w:rsidR="007E5E91">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5036,57 +4996,57 @@
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00435D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN Visibility</w:t>
       </w:r>
       <w:r w:rsidR="00435D86" w:rsidRPr="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5112,57 +5072,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Student</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5170,57 +5130,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sys Admin</w:t>
       </w:r>
       <w:r w:rsidR="007E5E91">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5228,57 +5188,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -5455,57 +5415,57 @@
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00015593">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Advancement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59173BD9" w14:textId="77777777" w:rsidR="00015593" w:rsidRPr="001060ED" w:rsidRDefault="00015593" w:rsidP="00E15C47">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5817,64 +5777,52 @@
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="11" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="459E68E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="08442065" w:rsidRPr="459E68E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                              Zachary </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">                                                                              Zachary Spaeth</w:t>
+      </w:r>
       <w:r w:rsidR="006564EE" w:rsidRPr="459E68E0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="1C3FDDC0">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="075566C3" w14:textId="77777777" w:rsidR="00AA196E" w:rsidRDefault="00AA196E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6004,57 +5952,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Banner Card Research </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6062,57 +6010,57 @@
       </w:r>
       <w:r w:rsidR="00FC139C" w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FC139C" w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00FC139C" w:rsidRPr="00E14D00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FC139C" w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FC139C" w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FC139C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Banner Post Office </w:t>
       </w:r>
       <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6120,57 +6068,57 @@
       </w:r>
       <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="006B72FF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other – please describe </w:t>
       </w:r>
       <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6295,57 +6243,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bb Business Services</w:t>
       </w:r>
       <w:r w:rsidR="001539B7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6360,57 +6308,57 @@
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidRPr="00E14D00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bb </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC139C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6441,57 +6389,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bb Dining Assistants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6517,57 +6465,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bb Dining Manager</w:t>
       </w:r>
       <w:r w:rsidR="001539B7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6582,57 +6530,57 @@
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidRPr="00E14D00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6677,57 +6625,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bb Reporting</w:t>
       </w:r>
       <w:r w:rsidR="00E52DED">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6760,57 +6708,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidRPr="00E14D00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IDMS ID Card**</w:t>
       </w:r>
       <w:r w:rsidR="006B72FF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6818,57 +6766,57 @@
       </w:r>
       <w:r w:rsidR="00E826CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E826CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00E826CF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E826CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00E826CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E826CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other – please describe </w:t>
       </w:r>
       <w:r w:rsidR="00E826CF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6998,159 +6946,159 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> All          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dining      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> On-campus</w:t>
       </w:r>
       <w:r w:rsidR="006564EE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7395,57 +7343,57 @@
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidRPr="00E14D00">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E14D00">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7745,57 +7693,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C57763">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7811,57 +7759,57 @@
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="17" w:name="Check12"/>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00814D96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="008F6BD7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> AP Manager and R</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -7877,57 +7825,57 @@
       </w:r>
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00814D96">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00814D96">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> AP Check Processing and Rol</w:t>
       </w:r>
       <w:r w:rsidR="00206D03">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7962,57 +7910,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> AR Info</w:t>
       </w:r>
       <w:r w:rsidR="008F6BD7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8027,57 +7975,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> AR Manager </w:t>
       </w:r>
       <w:r w:rsidR="00613B36">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8099,57 +8047,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B253E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8192,57 +8140,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check17"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="18" w:name="Check17"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Budget and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -8261,57 +8209,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="Check11"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cashier and role </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8321,57 +8269,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="Check8"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Finance Manager and Role</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="208F4810" w14:textId="77777777" w:rsidR="003D288A" w:rsidRDefault="000C2417" w:rsidP="003D288A">
       <w:pPr>
         <w:keepNext/>
@@ -8393,57 +8341,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fixed Assets and Role</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8451,57 +8399,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> HR Finance Class and Role </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8510,57 +8458,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="Check9"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -8599,57 +8547,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="22" w:name="Check10"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Payroll User and Role </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8659,57 +8607,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="23" w:name="Check16"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Payroll Manager and Role</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8719,57 +8667,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="24" w:name="Check20"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stores and Role</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C099580" w14:textId="77777777" w:rsidR="00257B39" w:rsidRDefault="000C2417" w:rsidP="00257B39">
       <w:pPr>
         <w:keepNext/>
@@ -8792,57 +8740,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="Check19"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Purchasing and role</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8852,57 +8800,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="26" w:name="Check21"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Satellite Business Operations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8911,57 +8859,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN Visibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="058D034C" w14:textId="77777777" w:rsidR="00257B39" w:rsidRDefault="000C2417" w:rsidP="00257B39">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -8983,57 +8931,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check18"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="27" w:name="Check18"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Student AR and role</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9043,57 +8991,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="28" w:name="Check14"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Student AR Temp</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9103,57 +9051,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="29" w:name="Check15"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> User Departments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6458804A" w14:textId="453E63F2" w:rsidR="000C2417" w:rsidRDefault="000C2417" w:rsidP="00257B39">
       <w:pPr>
         <w:keepNext/>
@@ -9175,57 +9123,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> VOIP Finance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9234,57 +9182,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="Check22"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9364,70 +9312,70 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="44C41C7B" w14:textId="77777777" w:rsidR="000012D1" w:rsidRDefault="000012D1" w:rsidP="000012D1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3285775F" w14:textId="77777777" w:rsidR="00015593" w:rsidRPr="00416F6A" w:rsidRDefault="00416F6A" w:rsidP="00015593">
+    <w:p w14:paraId="3285775F" w14:textId="77777777" w:rsidR="00015593" w:rsidRPr="00766DA9" w:rsidRDefault="00416F6A" w:rsidP="00015593">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00416F6A">
+      <w:r w:rsidRPr="00766DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="AA0000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>A copy of the employee's EWP or Position Description is required prior to the grant of Finance security</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45414570" w14:textId="77777777" w:rsidR="00015593" w:rsidRDefault="00992B8D" w:rsidP="00015593">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
@@ -9490,57 +9438,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Finan</w:t>
       </w:r>
       <w:r w:rsidR="0062608F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9555,57 +9503,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0062608F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Purchasing</w:t>
       </w:r>
       <w:r w:rsidR="0062608F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -9613,57 +9561,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Student Accounts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CA5244" w14:textId="77777777" w:rsidR="00015593" w:rsidRDefault="00015593" w:rsidP="000012D1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -9830,164 +9778,218 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>_______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC50A22" w14:textId="68EE7980" w:rsidR="000012D1" w:rsidRDefault="000012D1" w:rsidP="000012D1">
+    <w:p w14:paraId="3CC50A22" w14:textId="38C87C9C" w:rsidR="000012D1" w:rsidRDefault="000012D1" w:rsidP="000012D1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Signature of Finance Data Security Contact (</w:t>
       </w:r>
       <w:r w:rsidR="00663133">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stacey Roe</w:t>
+        <w:t>Stacy Roe</w:t>
       </w:r>
       <w:r w:rsidR="006B0972">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00633C84" w:rsidRPr="00633C84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00633C84" w:rsidRPr="4AF848D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanessa Koszyk</w:t>
+      </w:r>
+      <w:r w:rsidR="00633C84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="00744CEF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2280DB" w14:textId="77777777" w:rsidR="00F15F93" w:rsidRDefault="00F15F93" w:rsidP="000012D1">
+    <w:p w14:paraId="6E2280DB" w14:textId="31B80869" w:rsidR="00F15F93" w:rsidRDefault="00F15F93" w:rsidP="000012D1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4AF848D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                        </w:t>
       </w:r>
+      <w:r w:rsidR="00236015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00633C84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00236015">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vicki Eppes-Ward</w:t>
+      </w:r>
       <w:r w:rsidR="006B0972" w:rsidRPr="4AF848D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vanessa Koszyk </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4AF848D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or Cheryl </w:t>
       </w:r>
-      <w:r w:rsidR="004207C5" w:rsidRPr="4AF848D0">
+      <w:r w:rsidR="00633C84">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Anderson</w:t>
+        <w:t>Lankford</w:t>
       </w:r>
       <w:r w:rsidRPr="4AF848D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1A943F" w14:textId="2421F223" w:rsidR="000012D1" w:rsidRDefault="000012D1" w:rsidP="45DABBD0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B2D11F" w14:textId="7EAF7C16" w:rsidR="45DABBD0" w:rsidRDefault="45DABBD0" w:rsidP="45DABBD0"/>
     <w:p w14:paraId="4316F10F" w14:textId="1B35127F" w:rsidR="45DABBD0" w:rsidRDefault="45DABBD0" w:rsidP="45DABBD0"/>
     <w:p w14:paraId="60F38AF1" w14:textId="1A773310" w:rsidR="45DABBD0" w:rsidRDefault="45DABBD0" w:rsidP="45DABBD0"/>
     <w:p w14:paraId="63B2C2F7" w14:textId="621E74CA" w:rsidR="45DABBD0" w:rsidRDefault="45DABBD0" w:rsidP="45DABBD0"/>
     <w:p w14:paraId="41CD7D17" w14:textId="77777777" w:rsidR="008F59BE" w:rsidRDefault="008F59BE">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -10076,57 +10078,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cashiering/Registrar</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10134,57 +10136,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disbursing</w:t>
       </w:r>
       <w:r w:rsidR="00613B36">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10199,57 +10201,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> DOIT Staff </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A352E57" w14:textId="77777777" w:rsidR="000012D1" w:rsidRDefault="00814D96" w:rsidP="002D0FA9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -10270,57 +10272,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> FA Staff</w:t>
       </w:r>
       <w:r w:rsidR="00613B36">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10335,57 +10337,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> FA Student Aides</w:t>
       </w:r>
       <w:r w:rsidR="009972FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10400,57 +10402,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> FA Student Employment</w:t>
       </w:r>
       <w:r w:rsidR="00613B36">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10478,57 +10480,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00613B36">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F71A5C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10559,57 +10561,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> HR Student Employment</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10617,57 +10619,57 @@
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00435D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN Visibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339B1FD6" w14:textId="77777777" w:rsidR="009D36FF" w:rsidRDefault="00814D96" w:rsidP="002D0FA9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
@@ -10688,57 +10690,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Student Accounts</w:t>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10746,57 +10748,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Development</w:t>
       </w:r>
       <w:r w:rsidR="00613B36">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10831,57 +10833,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11072,57 +11074,57 @@
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00015593">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00015593">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Financial Aid</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A95DFE6" w14:textId="77777777" w:rsidR="008A6A2C" w:rsidRDefault="008A6A2C" w:rsidP="002D0FA9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -11373,69 +11375,89 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00537544">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jessica</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00537544">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cannon</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00537544">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cannon</w:t>
       </w:r>
       <w:r w:rsidR="00FD0739">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1C3FDDC0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="1C3FDDC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471EEE06" w14:textId="38D15507" w:rsidR="00461162" w:rsidRDefault="00461162" w:rsidP="4AF848D0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11527,57 +11549,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Budget</w:t>
       </w:r>
       <w:r w:rsidR="00402634">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11592,57 +11614,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Employment Administration</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11650,57 +11672,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> HR Coordinator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1590003D" w14:textId="77777777" w:rsidR="000012D1" w:rsidRDefault="00814D96" w:rsidP="000012D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -11719,57 +11741,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> HR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11793,57 +11815,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Network</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11851,57 +11873,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C3E68">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11934,57 +11956,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Position Control</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -11992,57 +12014,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Position Budget</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12050,57 +12072,57 @@
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00435D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN Visibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D70E4D" w14:textId="77777777" w:rsidR="000012D1" w:rsidRDefault="00814D96" w:rsidP="000012D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -12119,57 +12141,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Student Employment</w:t>
       </w:r>
       <w:r w:rsidR="008F6BD7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12184,57 +12206,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12395,57 +12417,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Human Resources</w:t>
       </w:r>
       <w:r w:rsidR="00FF4D92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12467,57 +12489,57 @@
       </w:r>
       <w:r w:rsidR="00FF4D92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FF4D92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00FF4D92">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00FF4D92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FF4D92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00FF4D92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ODS HR Reporting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D921B9F" w14:textId="77777777" w:rsidR="00015593" w:rsidRDefault="00015593" w:rsidP="000012D1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -12822,57 +12844,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Classroom </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -12889,57 +12911,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Info Access</w:t>
       </w:r>
       <w:r w:rsidR="007B1776">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -12954,57 +12976,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13047,57 +13069,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Res Life General</w:t>
       </w:r>
       <w:r w:rsidR="007B1776">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13112,57 +13134,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Res Life Housing</w:t>
       </w:r>
       <w:r w:rsidR="007B1776">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13177,57 +13199,57 @@
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00435D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN Visibility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662968D1" w14:textId="77777777" w:rsidR="00CA6256" w:rsidRDefault="006B72FF" w:rsidP="006A7B26">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -13246,57 +13268,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SZPEONE (UMW PD) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13304,57 +13326,57 @@
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00CA6256">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13522,57 +13544,57 @@
       </w:r>
       <w:r w:rsidR="009B58D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="009B58D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="009B58D4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009B58D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009B58D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009B58D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Residence Life</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0F73A3" w14:textId="77777777" w:rsidR="00634F6A" w:rsidRDefault="00634F6A" w:rsidP="006A7B26">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -13858,57 +13880,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Advising</w:t>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13916,57 +13938,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13981,57 +14003,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E83D16">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14080,57 +14102,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check19"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14145,57 +14167,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14210,57 +14232,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14288,57 +14310,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B1776">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14353,57 +14375,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14425,57 +14447,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14503,57 +14525,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14568,57 +14590,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14633,57 +14655,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14718,57 +14740,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14783,57 +14805,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14848,57 +14870,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14926,57 +14948,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14991,57 +15013,57 @@
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00435D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN Visibility</w:t>
       </w:r>
       <w:r w:rsidR="00435D86" w:rsidRPr="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15049,57 +15071,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA6256">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15127,57 +15149,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15336,57 +15358,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15415,57 +15437,57 @@
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00435D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic Officer </w:t>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15487,57 +15509,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B75E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15559,57 +15581,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0062608F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Emergency </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0062608F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15640,57 +15662,57 @@
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00435D86">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Faculty </w:t>
       </w:r>
       <w:r w:rsidR="00435D86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15719,57 +15741,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> International/Study Abroad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D642D61" w14:textId="77777777" w:rsidR="007E5E91" w:rsidRDefault="00435D86" w:rsidP="007E5E91">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -15784,57 +15806,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check14"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Registrar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15863,57 +15885,57 @@
       </w:r>
       <w:r w:rsidR="00B75E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check15"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B75E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r w:rsidR="00B75E2A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00B75E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B75E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B75E2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Officer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC689AC" w14:textId="77777777" w:rsidR="001576A1" w:rsidRDefault="001576A1" w:rsidP="1C3FDDC0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -16222,57 +16244,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shared Validation Table Mai</w:t>
       </w:r>
       <w:r w:rsidR="00EE0101">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16287,57 +16309,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="000012D1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other - please describe  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16492,57 +16514,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Institutional Analysis and Effectiveness</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A01C88C" w14:textId="77777777" w:rsidR="001E7790" w:rsidRDefault="001E7790" w:rsidP="001E7790">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -16870,57 +16892,57 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check22"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IT Administration </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16928,57 +16950,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007A20F3">
-[...5 lines deleted...]
-      <w:r w:rsidR="007A20F3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IT Developer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4572E16E" w14:textId="77777777" w:rsidR="00B75E2A" w:rsidRDefault="00B75E2A" w:rsidP="00B75E2A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -17462,70 +17484,70 @@
         <w:t>Notified by: ____________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date: __________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000012D1" w:rsidSect="00C42876">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="576" w:right="432" w:bottom="288" w:left="720" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="797367E4" w14:textId="77777777" w:rsidR="007A20F3" w:rsidRDefault="007A20F3" w:rsidP="000012D1">
+    <w:p w14:paraId="61727454" w14:textId="77777777" w:rsidR="006A4981" w:rsidRDefault="006A4981" w:rsidP="000012D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FD569B5" w14:textId="77777777" w:rsidR="007A20F3" w:rsidRDefault="007A20F3" w:rsidP="000012D1">
+    <w:p w14:paraId="49596EA5" w14:textId="77777777" w:rsidR="006A4981" w:rsidRDefault="006A4981" w:rsidP="000012D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -17549,174 +17571,183 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="477FBD42" w14:textId="77777777" w:rsidR="003040B6" w:rsidRDefault="003040B6" w:rsidP="000012D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A8C610D" w14:textId="77777777" w:rsidR="003040B6" w:rsidRDefault="003040B6" w:rsidP="000012D1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4752F1C8" w14:textId="7577D526" w:rsidR="1C3FDDC0" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0F2A6FA7" w14:textId="2193337B" w:rsidR="1C3FDDC0" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="65BABA63" w14:textId="6BCA3B33" w:rsidR="003040B6" w:rsidRPr="006109B4" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
+  <w:p w14:paraId="65BABA63" w14:textId="4F6ABDE3" w:rsidR="003040B6" w:rsidRPr="006109B4" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="1C3FDDC0">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Admin_User_Acct_Request_v5.0   01-</w:t>
     </w:r>
-    <w:r w:rsidR="00285949">
+    <w:r w:rsidR="002C3E1D">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>SEP</w:t>
+      <w:t>AUG</w:t>
     </w:r>
     <w:r w:rsidRPr="1C3FDDC0">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>-25</w:t>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="002C3E1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="003040B6">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CC76284" w14:textId="77777777" w:rsidR="007A20F3" w:rsidRDefault="007A20F3" w:rsidP="000012D1">
+    <w:p w14:paraId="1E14D75D" w14:textId="77777777" w:rsidR="006A4981" w:rsidRDefault="006A4981" w:rsidP="000012D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6855E678" w14:textId="77777777" w:rsidR="007A20F3" w:rsidRDefault="007A20F3" w:rsidP="000012D1">
+    <w:p w14:paraId="570188FA" w14:textId="77777777" w:rsidR="006A4981" w:rsidRDefault="006A4981" w:rsidP="000012D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3695"/>
       <w:gridCol w:w="3695"/>
       <w:gridCol w:w="3695"/>
     </w:tblGrid>
     <w:tr w:rsidR="1C3FDDC0" w14:paraId="2A587FA3" w14:textId="77777777" w:rsidTr="1C3FDDC0">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3695" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="33E481F3" w14:textId="06705A40" w:rsidR="1C3FDDC0" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -17733,51 +17764,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3695" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="243102C8" w14:textId="1A7919E4" w:rsidR="1C3FDDC0" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4E7694EC" w14:textId="58589868" w:rsidR="1C3FDDC0" w:rsidRDefault="1C3FDDC0" w:rsidP="1C3FDDC0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F8FEF0D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -18100,152 +18131,157 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53E40696"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6354E414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="687565386">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1200162449">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1157187825">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="145585828">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A2460"/>
     <w:rsid w:val="000012D1"/>
     <w:rsid w:val="00007F7A"/>
     <w:rsid w:val="00015593"/>
     <w:rsid w:val="00024840"/>
+    <w:rsid w:val="00033016"/>
     <w:rsid w:val="00034524"/>
     <w:rsid w:val="00042940"/>
+    <w:rsid w:val="00042CA4"/>
     <w:rsid w:val="000432AE"/>
     <w:rsid w:val="00066339"/>
     <w:rsid w:val="0006777B"/>
     <w:rsid w:val="00075871"/>
     <w:rsid w:val="00080CF7"/>
     <w:rsid w:val="00081EFD"/>
     <w:rsid w:val="00095652"/>
     <w:rsid w:val="000A3D8C"/>
     <w:rsid w:val="000B0244"/>
     <w:rsid w:val="000C2417"/>
     <w:rsid w:val="000C3834"/>
     <w:rsid w:val="000C528C"/>
     <w:rsid w:val="000E216D"/>
     <w:rsid w:val="00101C87"/>
     <w:rsid w:val="001038B0"/>
     <w:rsid w:val="001060ED"/>
     <w:rsid w:val="0011053F"/>
     <w:rsid w:val="001132C2"/>
     <w:rsid w:val="00123A7E"/>
     <w:rsid w:val="0013300C"/>
     <w:rsid w:val="00135700"/>
     <w:rsid w:val="001539B7"/>
     <w:rsid w:val="001576A1"/>
     <w:rsid w:val="00160F4B"/>
     <w:rsid w:val="00185EDF"/>
     <w:rsid w:val="001B2C59"/>
     <w:rsid w:val="001B7CB3"/>
     <w:rsid w:val="001D5D43"/>
     <w:rsid w:val="001E0D4A"/>
     <w:rsid w:val="001E7790"/>
     <w:rsid w:val="001F72BA"/>
     <w:rsid w:val="002003AD"/>
     <w:rsid w:val="002021C8"/>
     <w:rsid w:val="00202D43"/>
     <w:rsid w:val="00206D03"/>
     <w:rsid w:val="00210EC9"/>
     <w:rsid w:val="0022418C"/>
     <w:rsid w:val="002343A6"/>
     <w:rsid w:val="00234C8A"/>
+    <w:rsid w:val="00236015"/>
     <w:rsid w:val="00236894"/>
     <w:rsid w:val="00243C01"/>
     <w:rsid w:val="0024473D"/>
     <w:rsid w:val="002557E6"/>
     <w:rsid w:val="00257B39"/>
     <w:rsid w:val="00261117"/>
     <w:rsid w:val="00262C83"/>
     <w:rsid w:val="00275AEF"/>
     <w:rsid w:val="00281F39"/>
     <w:rsid w:val="00285949"/>
+    <w:rsid w:val="00293399"/>
     <w:rsid w:val="0029646F"/>
+    <w:rsid w:val="002C3E1D"/>
     <w:rsid w:val="002D0FA9"/>
     <w:rsid w:val="003040B6"/>
     <w:rsid w:val="00316F08"/>
     <w:rsid w:val="00335291"/>
     <w:rsid w:val="00346451"/>
     <w:rsid w:val="00371102"/>
     <w:rsid w:val="003B7143"/>
     <w:rsid w:val="003B7CDA"/>
     <w:rsid w:val="003C09E0"/>
     <w:rsid w:val="003C6FC1"/>
     <w:rsid w:val="003D288A"/>
     <w:rsid w:val="003E01C8"/>
     <w:rsid w:val="003E2FC5"/>
     <w:rsid w:val="003E7556"/>
     <w:rsid w:val="00401D55"/>
     <w:rsid w:val="00402634"/>
     <w:rsid w:val="00403C94"/>
     <w:rsid w:val="00416F6A"/>
     <w:rsid w:val="00417C5E"/>
     <w:rsid w:val="004207C5"/>
     <w:rsid w:val="00422CA8"/>
     <w:rsid w:val="004305C8"/>
     <w:rsid w:val="00434315"/>
     <w:rsid w:val="00435D86"/>
     <w:rsid w:val="00444E77"/>
@@ -18258,80 +18294,83 @@
     <w:rsid w:val="004D1ABF"/>
     <w:rsid w:val="004D1E7E"/>
     <w:rsid w:val="004D21DB"/>
     <w:rsid w:val="00503C2C"/>
     <w:rsid w:val="00516578"/>
     <w:rsid w:val="00516B6F"/>
     <w:rsid w:val="0052027A"/>
     <w:rsid w:val="00531ED7"/>
     <w:rsid w:val="00537544"/>
     <w:rsid w:val="00550047"/>
     <w:rsid w:val="00561A3A"/>
     <w:rsid w:val="005621DE"/>
     <w:rsid w:val="0058564E"/>
     <w:rsid w:val="0059193B"/>
     <w:rsid w:val="0059386C"/>
     <w:rsid w:val="005950AF"/>
     <w:rsid w:val="005C334E"/>
     <w:rsid w:val="005E5B8D"/>
     <w:rsid w:val="005F0871"/>
     <w:rsid w:val="005F5204"/>
     <w:rsid w:val="006109B4"/>
     <w:rsid w:val="006130FF"/>
     <w:rsid w:val="00613B36"/>
     <w:rsid w:val="00625E57"/>
     <w:rsid w:val="0062608F"/>
+    <w:rsid w:val="00633C84"/>
     <w:rsid w:val="00634F6A"/>
     <w:rsid w:val="00637656"/>
     <w:rsid w:val="00642110"/>
     <w:rsid w:val="006543EE"/>
     <w:rsid w:val="006564EE"/>
     <w:rsid w:val="00656F46"/>
     <w:rsid w:val="00661031"/>
     <w:rsid w:val="00663133"/>
     <w:rsid w:val="00684CF6"/>
     <w:rsid w:val="0069309F"/>
     <w:rsid w:val="00696853"/>
     <w:rsid w:val="00696B91"/>
     <w:rsid w:val="006A21A4"/>
+    <w:rsid w:val="006A4981"/>
     <w:rsid w:val="006A7B26"/>
     <w:rsid w:val="006B0972"/>
     <w:rsid w:val="006B72FF"/>
     <w:rsid w:val="006C4D1A"/>
     <w:rsid w:val="006C6E20"/>
     <w:rsid w:val="006D6763"/>
     <w:rsid w:val="00703388"/>
     <w:rsid w:val="007033E1"/>
     <w:rsid w:val="00704858"/>
     <w:rsid w:val="007103E0"/>
     <w:rsid w:val="00715479"/>
     <w:rsid w:val="00733CA9"/>
     <w:rsid w:val="00734C19"/>
     <w:rsid w:val="00734C75"/>
     <w:rsid w:val="00744CEF"/>
     <w:rsid w:val="007450CB"/>
     <w:rsid w:val="007528FE"/>
+    <w:rsid w:val="00766DA9"/>
     <w:rsid w:val="0077003B"/>
     <w:rsid w:val="00786E93"/>
     <w:rsid w:val="00790A62"/>
     <w:rsid w:val="00791F62"/>
     <w:rsid w:val="00792045"/>
     <w:rsid w:val="007A20F3"/>
     <w:rsid w:val="007A6CEE"/>
     <w:rsid w:val="007B1776"/>
     <w:rsid w:val="007B20F7"/>
     <w:rsid w:val="007C1244"/>
     <w:rsid w:val="007D3D72"/>
     <w:rsid w:val="007E19B6"/>
     <w:rsid w:val="007E5E91"/>
     <w:rsid w:val="007F476A"/>
     <w:rsid w:val="0080530A"/>
     <w:rsid w:val="008135EB"/>
     <w:rsid w:val="00814D96"/>
     <w:rsid w:val="0082007A"/>
     <w:rsid w:val="00823535"/>
     <w:rsid w:val="00831035"/>
     <w:rsid w:val="0083341F"/>
     <w:rsid w:val="00845651"/>
     <w:rsid w:val="008504FB"/>
     <w:rsid w:val="00884C73"/>
     <w:rsid w:val="0088726E"/>
@@ -18352,95 +18391,98 @@
     <w:rsid w:val="00992B8D"/>
     <w:rsid w:val="009944D5"/>
     <w:rsid w:val="009972FB"/>
     <w:rsid w:val="009979B4"/>
     <w:rsid w:val="009B58D4"/>
     <w:rsid w:val="009C3E68"/>
     <w:rsid w:val="009D36FF"/>
     <w:rsid w:val="00A37711"/>
     <w:rsid w:val="00A37A66"/>
     <w:rsid w:val="00A514DB"/>
     <w:rsid w:val="00A573C1"/>
     <w:rsid w:val="00A664AB"/>
     <w:rsid w:val="00A90830"/>
     <w:rsid w:val="00AA196E"/>
     <w:rsid w:val="00AB3ED0"/>
     <w:rsid w:val="00AB4028"/>
     <w:rsid w:val="00AD0366"/>
     <w:rsid w:val="00AD79DA"/>
     <w:rsid w:val="00AE0910"/>
     <w:rsid w:val="00AE4E13"/>
     <w:rsid w:val="00AE5000"/>
     <w:rsid w:val="00B0645B"/>
     <w:rsid w:val="00B253E2"/>
     <w:rsid w:val="00B3114C"/>
     <w:rsid w:val="00B320EC"/>
+    <w:rsid w:val="00B327D0"/>
     <w:rsid w:val="00B36FF2"/>
     <w:rsid w:val="00B37746"/>
     <w:rsid w:val="00B54B6E"/>
     <w:rsid w:val="00B702E9"/>
     <w:rsid w:val="00B75E2A"/>
     <w:rsid w:val="00B843CB"/>
     <w:rsid w:val="00B95062"/>
     <w:rsid w:val="00BA0C42"/>
     <w:rsid w:val="00BA2B9A"/>
     <w:rsid w:val="00BB1569"/>
     <w:rsid w:val="00BB2720"/>
+    <w:rsid w:val="00BB5C5D"/>
     <w:rsid w:val="00BC0B6D"/>
     <w:rsid w:val="00BD0190"/>
     <w:rsid w:val="00BE59B0"/>
     <w:rsid w:val="00C00447"/>
     <w:rsid w:val="00C04D0F"/>
     <w:rsid w:val="00C149EA"/>
     <w:rsid w:val="00C20CEB"/>
     <w:rsid w:val="00C36FCA"/>
     <w:rsid w:val="00C42876"/>
     <w:rsid w:val="00C558D7"/>
     <w:rsid w:val="00C57763"/>
     <w:rsid w:val="00C57FE0"/>
     <w:rsid w:val="00C60524"/>
     <w:rsid w:val="00C6114E"/>
     <w:rsid w:val="00C61835"/>
     <w:rsid w:val="00C76C8C"/>
     <w:rsid w:val="00C929E8"/>
     <w:rsid w:val="00C97755"/>
     <w:rsid w:val="00CA3363"/>
     <w:rsid w:val="00CA6256"/>
     <w:rsid w:val="00CB6ECF"/>
     <w:rsid w:val="00CE147A"/>
     <w:rsid w:val="00CE3D7C"/>
     <w:rsid w:val="00CF30F1"/>
     <w:rsid w:val="00D1C96A"/>
     <w:rsid w:val="00D20D73"/>
     <w:rsid w:val="00D20E7B"/>
     <w:rsid w:val="00D22F4B"/>
     <w:rsid w:val="00D2408A"/>
     <w:rsid w:val="00D25723"/>
     <w:rsid w:val="00D32CA7"/>
     <w:rsid w:val="00D41EC4"/>
     <w:rsid w:val="00D50301"/>
     <w:rsid w:val="00D84DF8"/>
+    <w:rsid w:val="00D905C8"/>
     <w:rsid w:val="00D93EBD"/>
     <w:rsid w:val="00D95AFC"/>
     <w:rsid w:val="00DA0178"/>
     <w:rsid w:val="00DA5916"/>
     <w:rsid w:val="00DB144B"/>
     <w:rsid w:val="00DB2D7D"/>
     <w:rsid w:val="00DD0C7E"/>
     <w:rsid w:val="00DF448E"/>
     <w:rsid w:val="00E01CA3"/>
     <w:rsid w:val="00E1071F"/>
     <w:rsid w:val="00E11CCC"/>
     <w:rsid w:val="00E1385F"/>
     <w:rsid w:val="00E15C47"/>
     <w:rsid w:val="00E17FE6"/>
     <w:rsid w:val="00E30EBD"/>
     <w:rsid w:val="00E377F9"/>
     <w:rsid w:val="00E51D4A"/>
     <w:rsid w:val="00E522DD"/>
     <w:rsid w:val="00E52DED"/>
     <w:rsid w:val="00E5776E"/>
     <w:rsid w:val="00E645F8"/>
     <w:rsid w:val="00E75545"/>
     <w:rsid w:val="00E7649E"/>
     <w:rsid w:val="00E826CF"/>
     <w:rsid w:val="00E82AC3"/>
@@ -18540,65 +18582,65 @@
     <w:rsid w:val="720E6279"/>
     <w:rsid w:val="728C6FEE"/>
     <w:rsid w:val="72AB9C16"/>
     <w:rsid w:val="74E21401"/>
     <w:rsid w:val="76B00A84"/>
     <w:rsid w:val="7AADF511"/>
     <w:rsid w:val="7DC3A497"/>
     <w:rsid w:val="7DE4F946"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15A52395"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CB5404F2-0C52-4575-8628-BED5B3C827C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19152,51 +19194,51 @@
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="280497535">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="717436943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19750,76 +19792,76 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DDFB9D1-DE12-4540-821F-9268DCA9F640}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40C8DF76-EDCA-477D-9FEC-C8CF57BED238}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10109</Characters>
+  <Pages>1</Pages>
+  <Words>1776</Words>
+  <Characters>10124</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Mary Washington</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11859</CharactersWithSpaces>
+  <CharactersWithSpaces>11877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sean O'Brien</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>